--- v0 (2026-02-22)
+++ v1 (2026-04-28)
@@ -1,1266 +1,710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00371B2D" w:rsidRDefault="00371B2D" w:rsidP="00416B3B">
+    <w:p w:rsidR="001A6DBC" w:rsidRDefault="001A6DBC" w:rsidP="00955991"/>
+    <w:p w:rsidR="001A6DBC" w:rsidRDefault="001A6DBC" w:rsidP="00955991"/>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>Ciudad, Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>Señores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>COMITÉ EDITORIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t xml:space="preserve">Revista Latinoamericana de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Etnomatemática-RevLatEm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t xml:space="preserve">Universidad de Nariño </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t xml:space="preserve">Calle 18 Carrera 50, Ciudadela Universitaria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Torobajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>Pasto, Colombia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
       <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Referencia: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047113">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Subttulo2Car"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>COMPROMISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">Al someter a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047113">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...108 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Subttulo2Car"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista Latinoamericana de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371B2D">
+      <w:r w:rsidRPr="00047113">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Subttulo2Car"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Etnomatemática</w:t>
       </w:r>
-      <w:r w:rsidR="005D3F01">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00047113">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...36 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Subttulo2Car"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:t xml:space="preserve">el texto titulado </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56E60">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...195 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00416B3B" w:rsidRPr="00371B2D">
+      <w:r>
+        <w:t xml:space="preserve"> declaro(amos) que el texto no ha sido, ni será remitido para su publicación a otra revista mientras dure el proceso de evaluación, aceptación y si es del caso publicación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>Manifiesto(amos) que no existen relaciones económicas o de otra índole que podrían conducir a un conflicto de intereses entre las partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>También me(nos) comprometo(emos) hacerme(nos) responsable(s) de atender, hasta donde se considera pertinente, las indicaciones, correcciones y sugerencias de los árbitros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t xml:space="preserve">Para efectos de notificación y comunicación oficial, indicamos que nuestro número de teléfono de contacto es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06C1">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...240 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>X</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00147515" w:rsidRPr="00424C6A">
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, el cual corresponde al número que manejamos de manera permanente. De igual forma, el correo electrónico </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56E60">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxx@xxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00632B91">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> es el que utilizamos habitualmente y se encuentra habilitado para recibir cualquier información, observación o requerimiento relacionado con el proceso editorial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47866" w:rsidRPr="00371B2D" w:rsidRDefault="00F47866" w:rsidP="00F47866">
-[...33 lines deleted...]
-        <w:t>(</w:t>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>Finalmente indico(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001D4088">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>camos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001D4088">
-[...133 lines deleted...]
-        <w:t xml:space="preserve">Revista Latinoamericana de </w:t>
+      <w:r>
+        <w:t xml:space="preserve">) que soy(somos) el(los) único(os) autor(es) intelectual(es) y responsable(es) del artículo arriba mencionado y estoy(amos) dispuesto a ceder los derechos del material para su publicación a la Revista Latinoamericana de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001D4088" w:rsidRPr="00371B2D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Etnomatemática</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F47866" w:rsidRPr="00371B2D">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47866" w:rsidRPr="00371B2D" w:rsidRDefault="00F47866" w:rsidP="00F47866">
-[...72 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
+        <w:t>Atentamente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955991" w:rsidRDefault="00955991" w:rsidP="00955991"/>
+    <w:p w:rsidR="005C791E" w:rsidRDefault="005C791E" w:rsidP="00955991"/>
+    <w:p w:rsidR="00E306F2" w:rsidRDefault="00955991" w:rsidP="00955991">
+      <w:r>
         <w:t>Firma de todos los autores</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001D4088" w:rsidRPr="00371B2D">
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:p w:rsidR="002027A8" w:rsidRDefault="002027A8" w:rsidP="00955991"/>
+    <w:p w:rsidR="002027A8" w:rsidRDefault="002027A8" w:rsidP="00955991"/>
+    <w:p w:rsidR="002027A8" w:rsidRDefault="002027A8" w:rsidP="002027A8"/>
+    <w:p w:rsidR="00800E7F" w:rsidRDefault="00800E7F" w:rsidP="002027A8"/>
+    <w:sectPr w:rsidR="00800E7F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0097543B" w:rsidRDefault="0097543B" w:rsidP="00371B2D">
+    <w:p w:rsidR="006D0FAC" w:rsidRDefault="006D0FAC" w:rsidP="006F755F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0097543B" w:rsidRDefault="0097543B" w:rsidP="00371B2D">
+    <w:p w:rsidR="006D0FAC" w:rsidRDefault="006D0FAC" w:rsidP="006F755F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w:rsidR="00371B2D" w:rsidRDefault="00D80243">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="006F755F" w:rsidRDefault="006F755F">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19C90091">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>4375785</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-198120</wp:posOffset>
+          <wp:positionV relativeFrom="bottomMargin">
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="1390650" cy="923925"/>
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1"/>
+          <wp:extent cx="7810500" cy="1105535"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="12433" y="0"/>
+              <wp:lineTo x="9852" y="744"/>
+              <wp:lineTo x="4531" y="4466"/>
+              <wp:lineTo x="4531" y="6327"/>
+              <wp:lineTo x="3688" y="7816"/>
+              <wp:lineTo x="1897" y="11910"/>
+              <wp:lineTo x="0" y="17866"/>
+              <wp:lineTo x="0" y="21215"/>
+              <wp:lineTo x="21547" y="21215"/>
+              <wp:lineTo x="21547" y="744"/>
+              <wp:lineTo x="13381" y="0"/>
+              <wp:lineTo x="12433" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2" name="PIE DE PAGINA@4x.png"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1390650" cy="923925"/>
+                    <a:ext cx="7810500" cy="1105535"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="006D0FAC" w:rsidRDefault="006D0FAC" w:rsidP="006F755F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="006D0FAC" w:rsidRDefault="006D0FAC" w:rsidP="006F755F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="006F755F" w:rsidRDefault="008812DD">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-1042035</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-459105</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7924800" cy="1390650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20712"/>
+              <wp:lineTo x="3479" y="21304"/>
+              <wp:lineTo x="7217" y="21304"/>
+              <wp:lineTo x="8048" y="21008"/>
+              <wp:lineTo x="10956" y="19529"/>
+              <wp:lineTo x="14487" y="14795"/>
+              <wp:lineTo x="14590" y="14203"/>
+              <wp:lineTo x="16875" y="9468"/>
+              <wp:lineTo x="19004" y="4734"/>
+              <wp:lineTo x="21548" y="1775"/>
+              <wp:lineTo x="21548" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="3" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="encabezado@4x.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="29012"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7924800" cy="1390650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B256BB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF46E57C"/>
+    <w:lvl w:ilvl="0" w:tplc="1B9A24BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subttulo"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004750C2"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00FA0BF8"/>
+    <w:rsidRoot w:val="006F755F"/>
+    <w:rsid w:val="00047113"/>
+    <w:rsid w:val="001A6DBC"/>
+    <w:rsid w:val="002027A8"/>
+    <w:rsid w:val="0040087D"/>
+    <w:rsid w:val="00514418"/>
+    <w:rsid w:val="005C791E"/>
+    <w:rsid w:val="006D0FAC"/>
+    <w:rsid w:val="006F755F"/>
+    <w:rsid w:val="00727112"/>
+    <w:rsid w:val="00800E7F"/>
+    <w:rsid w:val="008812DD"/>
+    <w:rsid w:val="00955991"/>
+    <w:rsid w:val="00C4338E"/>
+    <w:rsid w:val="00CA06C1"/>
+    <w:rsid w:val="00D56E60"/>
+    <w:rsid w:val="00E306F2"/>
+    <w:rsid w:val="00E63229"/>
+    <w:rsid w:val="00F55B1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="64D8B8D2"/>
-  <w15:docId w15:val="{8CC4C506-F53E-4F26-894A-6C33A82B7A33}"/>
+  <w14:docId w14:val="5488A6B2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{00F7B638-53C7-4886-99FF-1DDB25522441}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1319,97 +763,100 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1590,491 +1037,687 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F47866"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F47866"/>
+    <w:rsid w:val="00C4338E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F47866"/>
+    <w:rsid w:val="00C4338E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="right"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00727112"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:spacing w:before="700" w:beforeAutospacing="1" w:after="600" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="851"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Calibri Light"/>
+      <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C4338E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00727112"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Calibri Light"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00514418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="320" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="es" w:eastAsia="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00514418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="es" w:eastAsia="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subttulo2">
+    <w:name w:val="Subtítulo 2"/>
+    <w:basedOn w:val="Subttulo"/>
+    <w:link w:val="Subttulo2Car"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00514418"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Subttulo2Car">
+    <w:name w:val="Subtítulo 2 Car"/>
+    <w:basedOn w:val="SubttuloCar"/>
+    <w:link w:val="Subttulo2"/>
+    <w:rsid w:val="00514418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es" w:eastAsia="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C4338E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00371B2D"/>
+    <w:rsid w:val="006F755F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00371B2D"/>
+    <w:rsid w:val="006F755F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00371B2D"/>
+    <w:rsid w:val="006F755F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00371B2D"/>
+    <w:rsid w:val="006F755F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00800E7F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-CO"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
-    <w:div w:id="1415932935">
+    <w:div w:id="693918297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1290</Characters>
+  <Pages>2</Pages>
+  <Words>232</Words>
+  <Characters>1282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Cartagena,</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>udca</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1521</CharactersWithSpaces>
+  <CharactersWithSpaces>1511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Cartagena,</dc:title>
-  <dc:creator>udca</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Evaluaciones Editorial Udenar</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>